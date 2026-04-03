--- v2 (2026-02-04)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="610">
   <si>
     <t>Nº do Processo</t>
   </si>
   <si>
     <t>Nº do Edital</t>
   </si>
   <si>
     <t>Objeto (detalhado)</t>
   </si>
   <si>
     <t>Nº de Itens</t>
   </si>
   <si>
     <t>Enquadramento</t>
   </si>
   <si>
     <t>Critério</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Data da abertura</t>
   </si>
   <si>
@@ -1694,50 +1694,65 @@
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>15:40</t>
   </si>
   <si>
     <t>1734202500093</t>
   </si>
   <si>
     <t>Contratação de empresa para fornecimento de Chão de feira/montagem padrão para estande institucional da ApexBrasil na Brasil Cachaça 2025 – V Seminário e Feira de Cachaças do Brasil, que será realizada no período de 22 a 25 de outubro de 2025, no Espaço Cultural José Lins do Rego, João Pessoa/PB, Brasil.</t>
   </si>
   <si>
     <t>1734202500064</t>
   </si>
   <si>
     <t>Trata-se de contratação de empresa para fornecimento de área para estande da ApexBrasil na Expolog 2025, que se realizará no período 26 a 27 de novembro 2025 no Centro de Eventos do Ceará/Brasil – Pavilhão Leste, sendo organizada pela do Instituto Future de Juventude, Promoção, Turismo, Cultura e Desenvolvimento Sustentável.</t>
   </si>
   <si>
     <t>1733.2025.00096</t>
   </si>
   <si>
     <t>Contratação de serviço de locação de espaço de escritório compartilhado (coworking), referente à sala privativa “Office 1045”, destinada à instalação e funcionamento do Escritório Apex-Brasil Sul (EA Sul), em Porto Alegre/RS, contemplando os serviços agregados de infraestrutura, conectividade e apoio operacional necessários ao pleno desenvolvimento das atividades institucionais.</t>
   </si>
   <si>
+    <t>174.2025.00028</t>
+  </si>
+  <si>
+    <t>PE 17/2025</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para prestação de serviços continuados de auditoria independente sobre as demonstrações contábeis da Apex-Brasil em Brasília e em todas as suas filiais no exterior, elaboradas em conformidade com as Normas Brasileiras de Contabilidade Aplicadas ao Setor Público –NBC TSP’s, contemplando revisões intermediárias trimestrais e anuais com recomendações sobre controles internos, conforme disposições contidas no Termo de Referência</t>
+  </si>
+  <si>
+    <t>14/11/2025</t>
+  </si>
+  <si>
+    <t>11:43</t>
+  </si>
+  <si>
     <t>174.2025.00050</t>
   </si>
   <si>
     <t>PE 01/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços continuados de Vigilância Patrimonial Desarmada, com dedicação exclusiva de mão de obra, em regime ininterrupto (24 horas por dia, sete dias por semana), para atender às necessidades de segurança patrimonial e segurança pessoal do novo edifício-sede da ApexBrasil.</t>
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>17:48</t>
   </si>
   <si>
     <t>1733.2025.00111</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviço de transporte diário de empregados, por meio do fretamento de 2 (duas) vans executivas com motorista habilitado, para realizar o trajeto ida e volta entre a Rodoviária do Plano Piloto e a nova sede da Apex-Brasil (SGAS 903, lote 80, Brasília/DF), em dias úteis, conforme rotas e horários definidos.</t>
   </si>
   <si>
     <t>1733.2025.00087</t>
   </si>
   <si>
     <t>Contratação de remanescente de serviço técnico de gestão documental, o qual compreende a implantação, armazenamento, gerenciamento e transporte do acervo de documentos físicos da Apex Brasil, bem como a contratação, sob demanda, dos serviços de digitalização e tratamento documental.</t>
@@ -1755,50 +1770,122 @@
     <t>1733.2025.00107</t>
   </si>
   <si>
     <t>Contratação de serviço de locação de espaço de escritório corporativo compartilhado, no modelo coworking, para a instalação e o funcionamento do Escritório Regional da Apex-Brasil na Região Nordeste (EA Nordeste), localizado na cidade de Recife/PE. O objeto compreende a disponibilização de uma sala privativa mobiliada e climatizada, com capacidade para a equipe local, além de um pacote de serviços de infraestrutura e apoio, como internet, recepção, limpeza, copa e acesso a salas de reunião.</t>
   </si>
   <si>
     <t>Inexigibilidade (art. 14)</t>
   </si>
   <si>
     <t>1733.2025.00126</t>
   </si>
   <si>
     <t>A contratação tem por objeto a prestação de serviços de seguro predial e patrimonial, mediante apólice única, destinada à cobertura integral do imóvel que abrigará a nova sede da ApexBrasil, bem como de todos os bens móveis, equipamentos, instalações, mobiliários e demais ativos patrimoniais vinculados às atividades da Agência.</t>
   </si>
   <si>
     <t>1733.2025.00115</t>
   </si>
   <si>
     <t>Contratação da Rede Mulher Empreendedora (RME) para a prestação de serviços de capacitação em competências técnicas (hard skills) e comportamentais (soft skills) para até 480 mulheres, dividida em eventos presenciais e online, voltados para sensibilizar as empresas lideradas por mulheres empreendedoras da base da RME e da ApexBrasil, para a sensibilização para internacionalização, conforme escopo detalhado.</t>
   </si>
   <si>
     <t>1733.2025.00130</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de impermeabilização de estofados, destinados à proteção e conservação do novo mobiliário da ApexBrasil, composto por cadeiras, poltronas e sofás instalados na nova sede da instituição. Os serviços compreendem a aplicação de produto impermeabilizante compatível com os tecidos e demais revestimentos especificados, de modo a conferir resistência à penetração de líquidos, sujeiras e manchas, sem comprometer o aspecto visual, o conforto ou as características originais das peças.</t>
+  </si>
+  <si>
+    <t>174.2025.00051</t>
+  </si>
+  <si>
+    <t>PE 03/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços contínuos de transporte corporativo de colaboradores da Apex-Brasil, por meio do fretamento de vans executivas com motorista habilitado, compreendendo a execução do transporte, o acompanhamento técnico-operacional, a análise de demanda e a otimização de rotas, paradas e janelas de operação, para atendimento ao trajeto entre a Rodoviária do Plano Piloto e a sede da Apex-Brasil, em dias úteis, de segunda a sexta-feira, com disponibilização inicial estimada de 2 (duas) vans, conforme parâmetros operacionais definidos neste Termo de Referência e prévia validação da Coordenação de Infraestrutura</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>10:43</t>
+  </si>
+  <si>
+    <t>174.2025.00048</t>
+  </si>
+  <si>
+    <t>02/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para o fornecimento de 25 (vinte e cinco) licenças do produto “Adobe Creative Cloud para Empresas”, em suas versões comerciais mais recentes à época do fornecimento, incluindo acesso on-line às ferramentas, serviços de suporte técnico e atualizações de versão durante o período de vigência contratual, em conformidade com as especificações contidas no Termo de Referência (Anexo I) do presente Edital.</t>
+  </si>
+  <si>
+    <t>PE 04/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para o fornecimento de 25 (vinte e cinco) licenças do produto “Adobe Creative Cloud para Empresas”, em suas versões comerciais mais recentes à época do fornecimento, incluindo acesso on-line às ferramentas, serviços de suporte técnico e atualizações de versão durante o período de vigência contratual, em conformidade com as especificações contidas no Termo de Referência (Anexo I) do Edital PE 04/2026.</t>
+  </si>
+  <si>
+    <t>05/02/2026</t>
+  </si>
+  <si>
+    <t>12:07</t>
+  </si>
+  <si>
+    <t>BSB.1.7.3.3.202</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para o fornecimento de painéis de agendamento (room anels), com todos os acessórios necessários ao seu pleno funcionamento, certificados pela Microsoft e compatíveis para uso nativo e integrado à plataforma Microsoft Teams Rooms, incluindo suporte técnico e garantia pelo período de 24 (vinte e quatro) meses, conforme condições, quantidade e exigências estabelecidas no Projeto Básico.</t>
+  </si>
+  <si>
+    <t>1733.2026.00175</t>
+  </si>
+  <si>
+    <t>Contratação de serviços de interpretação simultânea em cabine, no par linguístico Português ? Coreano, com disponibilização de 02 (duas) intérpretes, para atendimento à ApexBrasil durante a Missão à Coreia do Sul, por ocasião da visita oficial do Excelentíssimo Senhor Presidente da República, Luiz Inácio Lula da Silva.</t>
+  </si>
+  <si>
+    <t>1733.2026.00164</t>
+  </si>
+  <si>
+    <t>Aquisição de 4 (quatro) câmeras web, com todos os acessórios necessários ao seu pleno funcionamento, incluindo garantia pelo período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste Projeto Básico.</t>
+  </si>
+  <si>
+    <t>1733202500133</t>
+  </si>
+  <si>
+    <t>Fornecimento parcelado e contínuo de 100 (cem) litros de fragrância líquida "Verde Concreto" (Código Vollmens 105821), já diluída e pronta para uso em máquinas difusoras profissionais de nebulização, para abastecimento dos equipamentos instalados na nova Sede da ApexBrasil.</t>
+  </si>
+  <si>
+    <t>1733.2025.00167</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para o fornecimento de capas impermeáveis destinadas à proteção de sofás e mesas do mobiliário da Presidência, confeccionadas em material resistente à água e à umidade, adequadas às dimensões dos móveis, com o objetivo de garantir sua conservação, durabilidade e condições adequadas de uso, especialmente em ambientes sujeitos à exposição a intempéries. Serão contemplados no fornecimentos: 02 (duas) capas impermeáveis para poltronas; 02 (duas) capas impermeáveis para sofás; 04 (quatro) capas impermeáveis para mesas. As capas deverão ser confeccionadas em material impermeável, adequadas às dimensões dos móveis, garantindo a proteção e conservação do mobiliário.</t>
+  </si>
+  <si>
+    <t>1733.2026.00161</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para o fornecimento de um painel de LED à ApexBrasil.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFffffff"/>
       <name val="Cambria"/>
@@ -2170,54 +2257,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M127"/>
+  <dimension ref="A1:M137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M127" sqref="M127"/>
+      <selection activeCell="M137" sqref="M137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="true" style="4"/>
     <col min="2" max="2" width="20" customWidth="true" style="7"/>
     <col min="3" max="3" width="74" customWidth="true" style="7"/>
     <col min="4" max="4" width="16" customWidth="true" style="7"/>
     <col min="5" max="5" width="26" customWidth="true" style="7"/>
     <col min="6" max="6" width="32" customWidth="true" style="7"/>
     <col min="7" max="7" width="32" customWidth="true" style="7"/>
     <col min="8" max="8" width="22" customWidth="true" style="7"/>
     <col min="9" max="9" width="22" customWidth="true" style="7"/>
     <col min="10" max="10" width="22" customWidth="true" style="7"/>
     <col min="11" max="11" width="24" customWidth="true" style="7"/>
     <col min="12" max="12" width="22" customWidth="true" style="7"/>
     <col min="13" max="13" width="11" customWidth="true" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -6963,322 +7050,692 @@
       <c r="I119" s="6"/>
       <c r="J119" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K119" s="6" t="s">
         <v>22</v>
       </c>
       <c r="L119" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M119" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="2" t="s">
         <v>560</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>561</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>562</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>563</v>
       </c>
       <c r="I120" s="5" t="s">
         <v>564</v>
       </c>
       <c r="J120" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K120" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L120" s="5" t="s">
         <v>23</v>
       </c>
       <c r="M120" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3" t="s">
         <v>565</v>
       </c>
-      <c r="B121" s="6"/>
+      <c r="B121" s="6" t="s">
+        <v>566</v>
+      </c>
       <c r="C121" s="9" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="E121" s="6" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F121" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G121" s="6" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="I121" s="6"/>
+        <v>30</v>
+      </c>
+      <c r="H121" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="I121" s="6" t="s">
+        <v>569</v>
+      </c>
       <c r="J121" s="6" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K121" s="6" t="s">
         <v>22</v>
       </c>
       <c r="L121" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M121" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="2" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="8" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G122" s="5" t="s">
-        <v>569</v>
+        <v>18</v>
       </c>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
       <c r="J122" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K122" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L122" s="5" t="s">
         <v>23</v>
       </c>
       <c r="M122" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="3" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="9" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E123" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F123" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G123" s="6" t="s">
-        <v>18</v>
+        <v>574</v>
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K123" s="6" t="s">
         <v>22</v>
       </c>
       <c r="L123" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M123" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="2" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="8" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G124" s="5" t="s">
-        <v>574</v>
+        <v>18</v>
       </c>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
       <c r="J124" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K124" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L124" s="5" t="s">
         <v>23</v>
       </c>
       <c r="M124" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="3" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="9" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F125" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G125" s="6" t="s">
-        <v>18</v>
+        <v>579</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K125" s="6" t="s">
         <v>22</v>
       </c>
       <c r="L125" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M125" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="2" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="B126" s="5"/>
       <c r="C126" s="8" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G126" s="5" t="s">
-        <v>574</v>
+        <v>18</v>
       </c>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
       <c r="J126" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K126" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L126" s="5" t="s">
         <v>23</v>
       </c>
       <c r="M126" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="3" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="9" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F127" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G127" s="6" t="s">
-        <v>18</v>
+        <v>579</v>
       </c>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K127" s="6" t="s">
         <v>22</v>
       </c>
       <c r="L127" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M127" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="B128" s="5"/>
+      <c r="C128" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H128" s="5"/>
+      <c r="I128" s="5"/>
+      <c r="J128" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K128" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L128" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="M128" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13">
+      <c r="A129" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="B129" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C129" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E129" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F129" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G129" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H129" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="I129" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="J129" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K129" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L129" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="M129" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13">
+      <c r="A130" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="H130" s="5"/>
+      <c r="I130" s="5"/>
+      <c r="J130" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K130" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L130" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="M130" s="5" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13">
+      <c r="A131" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="C131" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E131" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F131" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G131" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H131" s="6" t="s">
+        <v>596</v>
+      </c>
+      <c r="I131" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="J131" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K131" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L131" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="M131" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13">
+      <c r="A132" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="B132" s="5"/>
+      <c r="C132" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H132" s="5"/>
+      <c r="I132" s="5"/>
+      <c r="J132" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K132" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L132" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="M132" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13">
+      <c r="A133" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="B133" s="6"/>
+      <c r="C133" s="9" t="s">
+        <v>601</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E133" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F133" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G133" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H133" s="6"/>
+      <c r="I133" s="6"/>
+      <c r="J133" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K133" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L133" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="M133" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="A134" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="B134" s="5"/>
+      <c r="C134" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G134" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H134" s="5"/>
+      <c r="I134" s="5"/>
+      <c r="J134" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K134" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L134" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13">
+      <c r="A135" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="B135" s="6"/>
+      <c r="C135" s="9" t="s">
+        <v>605</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E135" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F135" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H135" s="6"/>
+      <c r="I135" s="6"/>
+      <c r="J135" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K135" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L135" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="M135" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13">
+      <c r="A136" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="B136" s="5"/>
+      <c r="C136" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H136" s="5"/>
+      <c r="I136" s="5"/>
+      <c r="J136" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K136" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L136" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13">
+      <c r="A137" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="B137" s="6"/>
+      <c r="C137" s="9" t="s">
+        <v>609</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F137" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G137" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H137" s="6"/>
+      <c r="I137" s="6"/>
+      <c r="J137" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K137" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L137" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="M137" s="6" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>